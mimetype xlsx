--- v0 (2026-01-15)
+++ v1 (2026-04-28)
@@ -2,99 +2,99 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10917"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/Gala/Downloads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/Gala/Desktop/NATATION/4. Compétitions &amp; officiels/Saison 2025 - 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{52CF2D97-ACE7-B645-B980-9DB49AE852B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{046F7976-1C2E-864B-8585-9EB5A9902EC5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="1000" windowWidth="25040" windowHeight="13780" xr2:uid="{8A47940F-CDFE-6C4F-8413-A9DBF250BBB4}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25600" windowHeight="16000" xr2:uid="{56F6E8CC-735F-FE40-BA96-28E92F5452DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Competition par groupe" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Competition par groupe'!$A$4:$J$48</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Competition par groupe'!$A$4:$J$52</definedName>
     <definedName name="aout">'[1]1er sem'!#REF!</definedName>
     <definedName name="avril">'[1]1er sem'!#REF!</definedName>
     <definedName name="fevrier">'[1]1er sem'!#REF!</definedName>
     <definedName name="janvier">'[1]1er sem'!#REF!</definedName>
     <definedName name="juillet">'[1]1er sem'!#REF!</definedName>
     <definedName name="juin">'[1]1er sem'!#REF!</definedName>
     <definedName name="mai">'[1]1er sem'!#REF!</definedName>
     <definedName name="mars">'[1]1er sem'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Competition par groupe'!$A$1:$J$17</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="93">
-[...1 lines deleted...]
-    <t>Saison 2026 - Mise à jour du 28/12/2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="102">
+  <si>
+    <t>Saison 2026 - Mise à jour du 12/03/2026</t>
   </si>
   <si>
     <t>Compétitons</t>
   </si>
   <si>
     <t>Grille qualification ou sélections par les entraineurs</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Attention changement de catégorie au 1/01/2026</t>
   </si>
   <si>
     <t>Pré-Compet</t>
   </si>
   <si>
     <t>Avenirs (U11)</t>
   </si>
   <si>
     <t>Benjamins (U12 / U13)</t>
   </si>
@@ -206,210 +206,245 @@
   <si>
     <t>Championnat départemental Master</t>
   </si>
   <si>
     <t>Test école de nat #2</t>
   </si>
   <si>
     <t>Animation PC, Avenirs (ouvert aux BJS)</t>
   </si>
   <si>
     <t>Evron</t>
   </si>
   <si>
     <t>Départementaux Hiver BJS</t>
   </si>
   <si>
     <t>7 et 8 février 2026</t>
   </si>
   <si>
     <t>Championnat régional open Master</t>
   </si>
   <si>
     <t>Château-Gontier</t>
   </si>
   <si>
-    <t>Animation départementale ?</t>
-[...7 lines deleted...]
-  <si>
     <t>Région Printemps 50m JS</t>
   </si>
   <si>
     <t>13 au 15 mars 2026</t>
   </si>
   <si>
     <t>Nantes</t>
   </si>
   <si>
     <t>IC départementaux Benj</t>
   </si>
   <si>
     <t>Départementaux Printemps JS + Avenirs</t>
   </si>
   <si>
     <t>Championnat de France Master</t>
   </si>
   <si>
     <t>Challenge National #1 (N2)</t>
   </si>
   <si>
     <t>17 au 19 avril 2026</t>
   </si>
   <si>
+    <t>Test école de nat</t>
+  </si>
+  <si>
+    <t>Meeting Allonnes</t>
+  </si>
+  <si>
+    <t>11 et 12 avril 2026</t>
+  </si>
+  <si>
+    <t>Allonnes</t>
+  </si>
+  <si>
     <t>Régionaux Avenirs</t>
   </si>
   <si>
-    <t>Allonnes</t>
-[...5 lines deleted...]
-    <t>25 et 26 avril 2026</t>
+    <t>Meeting Le Mans</t>
+  </si>
+  <si>
+    <t>2 et 3 mai 2026</t>
+  </si>
+  <si>
+    <t>Meeting LRSY</t>
+  </si>
+  <si>
+    <t>16 et 17 mai 2026</t>
+  </si>
+  <si>
+    <t>La Roche Sur Yon</t>
   </si>
   <si>
     <t>Challenge National #2 (N2)</t>
   </si>
   <si>
     <t>22 au 24 mai 2026</t>
   </si>
   <si>
     <t>France Juniors</t>
   </si>
   <si>
     <t>25 au 30 mai 2025</t>
   </si>
   <si>
     <t>Chalon sur Saone</t>
   </si>
   <si>
     <t>Régionaux Benjamins</t>
   </si>
   <si>
     <t>30 et 31 mai 2026</t>
   </si>
   <si>
     <t>Saint Nazaire</t>
+  </si>
+  <si>
+    <t>Animation Piscine St Nicolas</t>
+  </si>
+  <si>
+    <t>Meeting du LAC</t>
   </si>
   <si>
     <t>Départementaux été BJS</t>
   </si>
   <si>
     <t>6 et 7 juin 2026</t>
   </si>
   <si>
     <t>Craon</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Coupe de France des départements </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Benjamins</t>
     </r>
   </si>
   <si>
     <t>Sélection 53</t>
   </si>
   <si>
+    <t>Chinon</t>
+  </si>
+  <si>
+    <t>Finale Régionale IC Benjamins</t>
+  </si>
+  <si>
     <t>Chalonnes</t>
   </si>
   <si>
     <t>Finale Inter-Depart IC Benjamins</t>
+  </si>
+  <si>
+    <t>Laval ?</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Coupe de la ligue des départements </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Avenirs</t>
     </r>
   </si>
   <si>
     <t>Régionaux d’été 50m</t>
   </si>
   <si>
     <t>20 et 21 juin 2026</t>
   </si>
   <si>
     <t>Web Interrégion U13</t>
   </si>
   <si>
     <t>27 et 28 juin 2026</t>
   </si>
   <si>
     <t>Web Interrégion JS</t>
   </si>
   <si>
     <t>3 au 5 juillet 2026</t>
   </si>
   <si>
+    <t>Orléans</t>
+  </si>
+  <si>
     <t>France Open</t>
   </si>
   <si>
     <t>17 au 22 juillet 2026</t>
   </si>
   <si>
-    <t>Test école de nat</t>
+    <t>Canet</t>
   </si>
   <si>
     <t>Fête du Club</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -419,51 +454,51 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="12">
+  <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFBF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB4C7DC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -471,50 +506,56 @@
         <fgColor rgb="FF00B050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF8AD8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF5429"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -600,181 +641,185 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="15" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="15" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="10" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="11" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="10" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 3" xfId="1" xr:uid="{6365EDF8-38EB-A949-AE58-74A0C73A0D6F}"/>
+    <cellStyle name="Normal 3" xfId="1" xr:uid="{63435209-E4C3-4345-A851-A9495AD4679D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/Gala/Desktop/NATATION/4.%20Compe&#769;titions%20&amp;%20officiels/Saison%202024%20-%202025/Calendrier%202024%202025%20V3_030225.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/Gala/Desktop/NATATION/4.%20Compe&#769;titions%20&amp;%20officiels/Saison%202024%20-%202025/Calendrier%202024%202025%20V3_030225.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
@@ -1071,1088 +1116,1202 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65DCFDAB-2D71-1F4C-BF29-153853377668}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9371B1F-ED57-E849-B1BA-C0252D12B085}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K48"/>
+  <dimension ref="A1:K52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="63" workbookViewId="0">
-      <pane xSplit="3" ySplit="4" topLeftCell="D18" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="3" ySplit="4" topLeftCell="D30" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="L42" sqref="L42"/>
+      <selection pane="bottomRight" activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="26.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="26.6640625" style="1"/>
+    <col min="1" max="1" width="34.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="18" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="19.5" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.1640625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="12" style="4" customWidth="1"/>
+    <col min="7" max="10" width="10.83203125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="26.6640625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="2"/>
+      <c r="C1" s="3"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="A3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="E3" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="8"/>
-[...10 lines deleted...]
-      <c r="E4" s="12" t="s">
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+    </row>
+    <row r="4" spans="1:11" s="15" customFormat="1" ht="32" x14ac:dyDescent="0.2">
+      <c r="A4" s="10"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="12" t="s">
+      <c r="G4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="12" t="s">
+      <c r="H4" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="12" t="s">
+      <c r="I4" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="12" t="s">
+      <c r="J4" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="13"/>
+      <c r="K4" s="14"/>
     </row>
     <row r="5" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="16"/>
-      <c r="C5" s="16" t="s">
+      <c r="B5" s="17"/>
+      <c r="C5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="17" t="s">
+      <c r="D5" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="17">
-[...14 lines deleted...]
-      <c r="J5" s="17"/>
+      <c r="E5" s="18">
+        <v>1</v>
+      </c>
+      <c r="F5" s="18">
+        <v>1</v>
+      </c>
+      <c r="G5" s="18">
+        <v>1</v>
+      </c>
+      <c r="H5" s="18">
+        <v>1</v>
+      </c>
+      <c r="I5" s="18">
+        <v>1</v>
+      </c>
+      <c r="J5" s="18"/>
     </row>
     <row r="6" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="19" t="s">
+      <c r="B6" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="D6" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="16"/>
-[...12 lines deleted...]
-      <c r="J6" s="20"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="21">
+        <v>1</v>
+      </c>
+      <c r="G6" s="21">
+        <v>1</v>
+      </c>
+      <c r="H6" s="21">
+        <v>1</v>
+      </c>
+      <c r="I6" s="21">
+        <v>1</v>
+      </c>
+      <c r="J6" s="21"/>
     </row>
     <row r="7" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="19">
+      <c r="B7" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="20">
         <v>45969</v>
       </c>
-      <c r="D7" s="17" t="s">
+      <c r="D7" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E7" s="16"/>
-[...8 lines deleted...]
-      <c r="J7" s="20">
+      <c r="E7" s="17"/>
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="21">
+        <v>1</v>
+      </c>
+      <c r="I7" s="21">
+        <v>1</v>
+      </c>
+      <c r="J7" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="21" t="s">
+      <c r="A8" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="16"/>
-      <c r="C8" s="19">
+      <c r="B8" s="17"/>
+      <c r="C8" s="20">
         <v>45970</v>
       </c>
-      <c r="D8" s="17" t="s">
+      <c r="D8" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="16"/>
-[...7 lines deleted...]
-      <c r="K8" s="1"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="21">
+        <v>1</v>
+      </c>
+      <c r="K8" s="2"/>
     </row>
     <row r="9" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="23" t="s">
+      <c r="A9" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="16"/>
-      <c r="C9" s="19">
+      <c r="B9" s="17"/>
+      <c r="C9" s="20">
         <v>45972</v>
       </c>
-      <c r="D9" s="24" t="s">
+      <c r="D9" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="E9" s="16"/>
-[...12 lines deleted...]
-      <c r="J9" s="20">
+      <c r="E9" s="17"/>
+      <c r="F9" s="21">
+        <v>1</v>
+      </c>
+      <c r="G9" s="21">
+        <v>1</v>
+      </c>
+      <c r="H9" s="21">
+        <v>1</v>
+      </c>
+      <c r="I9" s="21">
+        <v>1</v>
+      </c>
+      <c r="J9" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="23" t="s">
+      <c r="A10" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="16"/>
-      <c r="C10" s="25" t="s">
+      <c r="B10" s="17"/>
+      <c r="C10" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="24" t="s">
+      <c r="D10" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="E10" s="16"/>
-[...10 lines deleted...]
-      <c r="J10" s="20"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="21">
+        <v>1</v>
+      </c>
+      <c r="H10" s="21">
+        <v>1</v>
+      </c>
+      <c r="I10" s="21">
+        <v>1</v>
+      </c>
+      <c r="J10" s="21"/>
     </row>
     <row r="11" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="23" t="s">
+      <c r="A11" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="25"/>
-      <c r="C11" s="19">
+      <c r="B11" s="26"/>
+      <c r="C11" s="20">
         <v>45984</v>
       </c>
-      <c r="D11" s="17" t="s">
+      <c r="D11" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="E11" s="17">
-[...9 lines deleted...]
-      <c r="K11" s="1"/>
+      <c r="E11" s="18">
+        <v>1</v>
+      </c>
+      <c r="F11" s="21">
+        <v>1</v>
+      </c>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="2"/>
     </row>
     <row r="12" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="21" t="s">
+      <c r="A12" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="25"/>
-      <c r="C12" s="16" t="s">
+      <c r="B12" s="26"/>
+      <c r="C12" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="D12" s="24" t="s">
+      <c r="D12" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="E12" s="16"/>
-[...4 lines deleted...]
-      <c r="J12" s="20">
+      <c r="E12" s="17"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="16" t="s">
+      <c r="B13" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="D13" s="26" t="s">
+      <c r="D13" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="E13" s="16"/>
-[...7 lines deleted...]
-      <c r="K13" s="1"/>
+      <c r="E13" s="17"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="21">
+        <v>1</v>
+      </c>
+      <c r="H13" s="21"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="2"/>
     </row>
     <row r="14" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="18" t="s">
+      <c r="A14" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="16" t="s">
+      <c r="B14" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="D14" s="24" t="s">
+      <c r="D14" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="E14" s="16"/>
-[...8 lines deleted...]
-      <c r="J14" s="20"/>
+      <c r="E14" s="17"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21">
+        <v>1</v>
+      </c>
+      <c r="I14" s="21">
+        <v>1</v>
+      </c>
+      <c r="J14" s="21"/>
     </row>
     <row r="15" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="16" t="s">
+      <c r="B15" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="26" t="s">
+      <c r="D15" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="E15" s="16"/>
-[...5 lines deleted...]
-      <c r="K15" s="1"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="2"/>
     </row>
     <row r="16" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="18" t="s">
+      <c r="A16" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="28">
+      <c r="B16" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="29">
         <v>46005</v>
       </c>
-      <c r="D16" s="26" t="s">
+      <c r="D16" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="E16" s="16"/>
-[...11 lines deleted...]
-      <c r="K16" s="1"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="21">
+        <v>1</v>
+      </c>
+      <c r="H16" s="21">
+        <v>1</v>
+      </c>
+      <c r="I16" s="21">
+        <v>1</v>
+      </c>
+      <c r="J16" s="21"/>
+      <c r="K16" s="2"/>
     </row>
     <row r="17" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="20" t="s">
+      <c r="B17" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="19" t="s">
+      <c r="C17" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="D17" s="17" t="s">
+      <c r="D17" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="E17" s="16"/>
-[...8 lines deleted...]
-      <c r="J17" s="20"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21">
+        <v>1</v>
+      </c>
+      <c r="I17" s="21">
+        <v>1</v>
+      </c>
+      <c r="J17" s="21"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A18" s="16"/>
-[...11 lines deleted...]
-      <c r="A19" s="33" t="s">
+      <c r="A18" s="17"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="25"/>
-      <c r="C19" s="19">
+      <c r="B19" s="26"/>
+      <c r="C19" s="20">
         <v>46032</v>
       </c>
-      <c r="D19" s="17" t="s">
+      <c r="D19" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="E19" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A20" s="21" t="s">
+      <c r="E19" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="35"/>
+      <c r="G19" s="35"/>
+      <c r="H19" s="35"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="37"/>
+      <c r="K19" s="2"/>
+    </row>
+    <row r="20" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="16"/>
-[...17 lines deleted...]
-      <c r="A21" s="33" t="s">
+      <c r="B20" s="17"/>
+      <c r="C20" s="38">
+        <v>46033</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="17"/>
+      <c r="F20" s="35"/>
+      <c r="G20" s="35"/>
+      <c r="H20" s="35"/>
+      <c r="I20" s="35"/>
+      <c r="J20" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" s="2"/>
+    </row>
+    <row r="21" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="19">
+      <c r="B21" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="20">
         <v>46053</v>
       </c>
-      <c r="D21" s="17" t="s">
+      <c r="D21" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="E21" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A22" s="23" t="s">
+      <c r="E21" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="35"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="36"/>
+      <c r="J21" s="37"/>
+      <c r="K21" s="2"/>
+    </row>
+    <row r="22" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="B22" s="16"/>
-      <c r="C22" s="19">
+      <c r="B22" s="17"/>
+      <c r="C22" s="20">
         <v>46054</v>
       </c>
-      <c r="D22" s="24" t="s">
+      <c r="D22" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="E22" s="16" t="s">
-[...17 lines deleted...]
-      <c r="A23" s="23" t="s">
+      <c r="E22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H22" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I22" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J22" s="37"/>
+    </row>
+    <row r="23" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="B23" s="16"/>
-      <c r="C23" s="16" t="s">
+      <c r="B23" s="17"/>
+      <c r="C23" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="D23" s="24" t="s">
+      <c r="D23" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="E23" s="16"/>
-[...13 lines deleted...]
-      <c r="A24" s="21" t="s">
+      <c r="E23" s="17"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I23" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J23" s="37"/>
+    </row>
+    <row r="24" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
         <v>50</v>
       </c>
-      <c r="B24" s="16"/>
-      <c r="C24" s="19">
+      <c r="B24" s="17"/>
+      <c r="C24" s="20">
         <v>46061</v>
       </c>
-      <c r="D24" s="17" t="s">
+      <c r="D24" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="E24" s="16"/>
-[...7 lines deleted...]
-      <c r="K24" s="1"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="35"/>
+      <c r="G24" s="35"/>
+      <c r="H24" s="35"/>
+      <c r="I24" s="35"/>
+      <c r="J24" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="K24" s="2"/>
     </row>
     <row r="25" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="23" t="s">
+      <c r="A25" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="B25" s="16"/>
-      <c r="C25" s="19" t="s">
+      <c r="B25" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="D25" s="24" t="s">
+      <c r="D25" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="E25" s="16"/>
-[...5 lines deleted...]
-      <c r="K25" s="1"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="37"/>
+      <c r="H25" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="37"/>
     </row>
     <row r="26" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="18" t="s">
+      <c r="A26" s="24" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="16" t="s">
+      <c r="B26" s="39"/>
+      <c r="C26" s="20">
+        <v>46110</v>
+      </c>
+      <c r="D26" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="17"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="17"/>
+      <c r="I26" s="37"/>
+      <c r="J26" s="37"/>
+    </row>
+    <row r="27" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="D26" s="17" t="s">
+      <c r="B27" s="39"/>
+      <c r="C27" s="20">
+        <v>46110</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="17"/>
+      <c r="F27" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="37"/>
+      <c r="H27" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" s="37"/>
+    </row>
+    <row r="28" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="E26" s="16"/>
-[...11 lines deleted...]
-      <c r="A27" s="23" t="s">
+      <c r="B28" s="17"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="35"/>
+      <c r="G28" s="35"/>
+      <c r="H28" s="35"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="2"/>
+    </row>
+    <row r="29" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B27" s="38"/>
-[...16 lines deleted...]
-      <c r="A28" s="39" t="s">
+      <c r="B29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="B28" s="38"/>
-[...20 lines deleted...]
-      <c r="A29" s="21" t="s">
+      <c r="D29" s="18"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="35"/>
+      <c r="G29" s="35"/>
+      <c r="H29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="35"/>
+      <c r="K29" s="2"/>
+    </row>
+    <row r="30" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="16"/>
-[...13 lines deleted...]
-      <c r="A30" s="27" t="s">
+      <c r="B30" s="17"/>
+      <c r="C30" s="20">
+        <v>46123</v>
+      </c>
+      <c r="D30" s="18"/>
+      <c r="E30" s="17"/>
+      <c r="F30" s="35"/>
+      <c r="G30" s="35"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="35"/>
+      <c r="K30" s="2"/>
+    </row>
+    <row r="31" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B30" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="19" t="s">
+      <c r="B31" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="20" t="s">
         <v>62</v>
       </c>
-      <c r="D30" s="17"/>
-[...13 lines deleted...]
-      <c r="A31" s="18" t="s">
+      <c r="D31" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B31" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="19">
+      <c r="E31" s="17"/>
+      <c r="F31" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H31" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J31" s="35"/>
+      <c r="K31" s="2"/>
+    </row>
+    <row r="32" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="20">
         <v>46138</v>
       </c>
-      <c r="D31" s="17" t="s">
-[...13 lines deleted...]
-      <c r="A32" s="18" t="s">
+      <c r="D32" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="E32" s="17"/>
+      <c r="F32" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="37"/>
+      <c r="K32" s="2"/>
+    </row>
+    <row r="33" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="16"/>
-      <c r="C32" s="19" t="s">
+      <c r="B33" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="20" t="s">
         <v>66</v>
       </c>
-      <c r="D32" s="17" t="s">
-[...13 lines deleted...]
-      <c r="A33" s="27" t="s">
+      <c r="D33" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="17"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" s="37"/>
+      <c r="J33" s="37"/>
+      <c r="K33" s="2"/>
+    </row>
+    <row r="34" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="19" t="s">
         <v>67</v>
       </c>
-      <c r="B33" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="19" t="s">
+      <c r="B34" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="20" t="s">
         <v>68</v>
       </c>
-      <c r="D33" s="17"/>
-[...13 lines deleted...]
-      <c r="A34" s="27" t="s">
+      <c r="D34" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="B34" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="19" t="s">
+      <c r="E34" s="17"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" s="37"/>
+      <c r="J34" s="37"/>
+      <c r="K34" s="2"/>
+    </row>
+    <row r="35" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="D34" s="17" t="s">
+      <c r="B35" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="20" t="s">
         <v>71</v>
       </c>
-      <c r="E34" s="16"/>
-[...12 lines deleted...]
-      <c r="A35" s="18" t="s">
+      <c r="D35" s="18"/>
+      <c r="E35" s="17"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="37"/>
+      <c r="K35" s="2"/>
+    </row>
+    <row r="36" spans="1:11" ht="20" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="28" t="s">
         <v>72</v>
       </c>
-      <c r="B35" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="19" t="s">
+      <c r="B36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="20" t="s">
         <v>73</v>
       </c>
-      <c r="D35" s="17" t="s">
+      <c r="D36" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="E35" s="16"/>
-[...10 lines deleted...]
-      <c r="A36" s="39" t="s">
+      <c r="E36" s="17"/>
+      <c r="F36" s="35"/>
+      <c r="G36" s="35"/>
+      <c r="H36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="37"/>
+      <c r="K36" s="2"/>
+    </row>
+    <row r="37" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="19" t="s">
         <v>75</v>
       </c>
-      <c r="B36" s="16"/>
-      <c r="C36" s="19" t="s">
+      <c r="B37" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="20" t="s">
         <v>76</v>
       </c>
-      <c r="D36" s="17" t="s">
+      <c r="D37" s="18" t="s">
         <v>77</v>
       </c>
-      <c r="E36" s="16" t="s">
-[...18 lines deleted...]
-      <c r="A37" s="40" t="s">
+      <c r="E37" s="17"/>
+      <c r="F37" s="35"/>
+      <c r="G37" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="37"/>
+      <c r="I37" s="35"/>
+      <c r="J37" s="37"/>
+      <c r="K37" s="2"/>
+    </row>
+    <row r="38" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="B37" s="16" t="s">
+      <c r="B38" s="17"/>
+      <c r="C38" s="20">
+        <v>46173</v>
+      </c>
+      <c r="D38" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="17"/>
+      <c r="F38" s="35"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J38" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="K38" s="2"/>
+    </row>
+    <row r="39" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="C37" s="19" t="s">
-[...49 lines deleted...]
-      <c r="K39" s="1"/>
+      <c r="B39" s="17"/>
+      <c r="C39" s="20">
+        <v>46179</v>
+      </c>
+      <c r="D39" s="18"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="35"/>
+      <c r="G39" s="37"/>
+      <c r="H39" s="37"/>
+      <c r="I39" s="35"/>
+      <c r="J39" s="37"/>
+      <c r="K39" s="2"/>
     </row>
     <row r="40" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="40" t="s">
+        <v>80</v>
+      </c>
+      <c r="B40" s="17"/>
+      <c r="C40" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="D40" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="B40" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="19">
+      <c r="E40" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="37"/>
+      <c r="K40" s="2"/>
+    </row>
+    <row r="41" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A41" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="D41" s="18" t="s">
+        <v>85</v>
+      </c>
+      <c r="E41" s="17"/>
+      <c r="F41" s="23"/>
+      <c r="G41" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H41" s="23"/>
+      <c r="I41" s="23"/>
+      <c r="J41" s="23"/>
+      <c r="K41" s="2"/>
+    </row>
+    <row r="42" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B42" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="20">
+        <v>46186</v>
+      </c>
+      <c r="D42" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="E42" s="17"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="2"/>
+    </row>
+    <row r="43" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="40" t="s">
+        <v>88</v>
+      </c>
+      <c r="B43" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="20">
         <v>46187</v>
       </c>
-      <c r="D40" s="17" t="s">
-[...15 lines deleted...]
-      <c r="C41" s="19" t="s">
+      <c r="D43" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="E43" s="17"/>
+      <c r="F43" s="23"/>
+      <c r="G43" s="23"/>
+      <c r="H43" s="23"/>
+      <c r="I43" s="23"/>
+      <c r="J43" s="23"/>
+      <c r="K43" s="2"/>
+    </row>
+    <row r="44" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="B44" s="17" t="s">
         <v>84</v>
       </c>
-      <c r="D41" s="17" t="s">
+      <c r="C44" s="20">
+        <v>46187</v>
+      </c>
+      <c r="D44" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="E44" s="17"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="21"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="2"/>
+    </row>
+    <row r="45" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="17"/>
+      <c r="C45" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D45" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="E41" s="16"/>
-[...82 lines deleted...]
-      <c r="K45" s="1"/>
+      <c r="E45" s="17"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="23"/>
+      <c r="H45" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I45" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J45" s="21"/>
+      <c r="K45" s="2"/>
     </row>
     <row r="46" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="16"/>
-[...9 lines deleted...]
-      <c r="K46" s="1"/>
+      <c r="A46" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="D46" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="E46" s="17"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46" s="23"/>
+      <c r="I46" s="21"/>
+      <c r="J46" s="23"/>
+      <c r="K46" s="2"/>
     </row>
     <row r="47" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="33" t="s">
-[...11 lines deleted...]
-      <c r="K47" s="1"/>
+      <c r="A47" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="D47" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="E47" s="17"/>
+      <c r="F47" s="21"/>
+      <c r="G47" s="21"/>
+      <c r="H47" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I47" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J47" s="21"/>
     </row>
     <row r="48" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="43" t="s">
-[...10 lines deleted...]
-      <c r="J48" s="20"/>
+      <c r="A48" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B48" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="20" t="s">
+        <v>99</v>
+      </c>
+      <c r="D48" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E48" s="17"/>
+      <c r="F48" s="23"/>
+      <c r="G48" s="23"/>
+      <c r="H48" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J48" s="21"/>
+      <c r="K48" s="2"/>
+    </row>
+    <row r="49" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="17"/>
+      <c r="B49" s="17"/>
+      <c r="C49" s="20"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="17"/>
+      <c r="F49" s="23"/>
+      <c r="G49" s="23"/>
+      <c r="H49" s="21"/>
+      <c r="I49" s="21"/>
+      <c r="J49" s="21"/>
+      <c r="K49" s="2"/>
+    </row>
+    <row r="50" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="17"/>
+      <c r="B50" s="17"/>
+      <c r="C50" s="20"/>
+      <c r="D50" s="18"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="23"/>
+      <c r="G50" s="23"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="2"/>
+    </row>
+    <row r="51" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B51" s="26"/>
+      <c r="C51" s="20"/>
+      <c r="D51" s="18"/>
+      <c r="E51" s="17"/>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="44"/>
+      <c r="J51" s="21"/>
+      <c r="K51" s="2"/>
+    </row>
+    <row r="52" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="45" t="s">
+        <v>101</v>
+      </c>
+      <c r="B52" s="26"/>
+      <c r="C52" s="38"/>
+      <c r="D52" s="18"/>
+      <c r="E52" s="17"/>
+      <c r="F52" s="21"/>
+      <c r="G52" s="21"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="21"/>
+      <c r="J52" s="21"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:J48" xr:uid="{3667A41F-93DD-E14D-B9F1-48D4A59B99A6}"/>
+  <autoFilter ref="A4:J52" xr:uid="{3667A41F-93DD-E14D-B9F1-48D4A59B99A6}"/>
   <mergeCells count="6">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:J3"/>
     <mergeCell ref="E18:J18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>